--- v0 (2026-02-05)
+++ v1 (2026-05-13)
@@ -54,2039 +54,2039 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/165/171219191711.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/165/171219191711.pdf</t>
   </si>
   <si>
     <t>nº 3 de 27 de abril de 2017, que dispõe sobre a alteração de uso do solo das áreas publicas municipais (APM- 8- b e APM -9-b) localizadas nas quadras ARNO 33, conforme especifica.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/164/171219192530.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/164/171219192530.pdf</t>
   </si>
   <si>
     <t>nº 07, de 29 de maio de 2017, autoriza a regularização fundiária de áreas publicas municipais (APMS), ocupadas irregularmente, conforme especifica.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/163/171219193146.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/163/171219193146.pdf</t>
   </si>
   <si>
     <t>nº 08, de 05 de junho de 2017, dispõe sobre a alteração de uso do solo do imóvel denominado AI-17B da quadra ARSE 72, conforme especifica</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/162/171219194255.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/162/171219194255.pdf</t>
   </si>
   <si>
     <t>nº 9, de 06 de junho de 2017, altera o art. 87 da lei complementar nº 285, de 31 de outubro de 2013, para reajustar os valores da taxa de coleta de lixo, e adota outras providencias.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/161/171219194804.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/161/171219194804.pdf</t>
   </si>
   <si>
     <t>tenho a honra de sumeter a elevada consideração dessa egregia casa de leis, o projeto de lei complementar nº, de 6 de novembro de 2017, que altera o inciso IV do art. 56 da lei complementar nº 285, de 31 de outubro de 2013, para limitar a dedução d serviços credenciados a planos de saude</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/160/171219195223.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/160/171219195223.pdf</t>
   </si>
   <si>
     <t>tenho a honra de submeter a elevada consideração dessa egrégia casa de leis, o projeto de lei complementar nº 30, de 13 de novembro de 2017, que autoriza a regularização fundiária de áreas publicas municipais (APMS), ocupadas irregularmente.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/156/171211204839.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/156/171211204839.pdf</t>
   </si>
   <si>
     <t>nº 3, de 23/02/2016, que altera a lei nº 222, de 31/12/2015, que revisa o plano plurianual 2014-2017, intituido pela lei nº 2.021, de 08/01/2014, na forma que especifica.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/133/171211205216.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/133/171211205216.pdf</t>
   </si>
   <si>
     <t>projeto de lei nº 06, de 30 de março de 2017, dispõe sobre a criação e denominação de centro municipal de educação infantil, no âmbito da rede municipal de ensino de Palmas, e adota outras providencias.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/119/171211203310.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/119/171211203310.pdf</t>
   </si>
   <si>
     <t>nº 10. de 04 de abril de 2017, que altera o 2º do art 12 da lei nº 1.840, de dezembro de 2011, que institui o código sanitário do município de palmas.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/159/171211203702.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/159/171211203702.pdf</t>
   </si>
   <si>
     <t>projeto de lei, nº 14, de 17 de outubro de 2016, que altera a lei nº 1.414, de 29 de dezembro de 2005, que dispõe sobre o regime próprio de providencia social do município e sobre a entidade de previdência, na parte que especifica.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/158/171211204001.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/158/171211204001.pdf</t>
   </si>
   <si>
     <t>tenho a honra de submeter a elevada consideração dessa egrégia casa de leis, o projeto de lei nº 15 de outubro de 2016, que altera a lei nº 1.406 de 16 de dezembro de 2005 que institui o plano de uso e ocupação do parque Cesamar e da outras providencias.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/157/171211204539.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/157/171211204539.pdf</t>
   </si>
   <si>
     <t>tenho a honra de submeter a elevada consideração dessa egrégia casa de leis, o projeto de lei nº 16, de junho de 2017, que cria o conselho municipal de acessibilidade, mobilidade, transito (CMAMTT) e adota outras providencias.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/148/171204211011.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/148/171204211011.pdf</t>
   </si>
   <si>
     <t>nº 18, de 26 de junho de 2017, que altera os arts. 2º e 4º da lei nº 2.181, de 22 de outubro de 2015, que autoriza o chefe do poder executivo do município de palmas aderir ao programa nacional de governança das execuções fiscais do conselho nacional de justiça (CNJ), e adora outras providencias.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/150/171204211451.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/150/171204211451.pdf</t>
   </si>
   <si>
     <t>projeto de lei nº 19, d 29 de junho de 2017, que define, no âmbito do municipio de palmas-to, o valor para pagamento das obrigações de pequeno valor (rpv), nos termos do ATR 100,$$  3º e  4º, da constituição federal, com redação dada pela emenda constitucional nº 62, de dezembro de 2009.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/151/171204211705.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/151/171204211705.pdf</t>
   </si>
   <si>
     <t>projeto de lei n° 20 de 29 de junho de 2017, que altera a lei nº 1.956, de 8 de abril de 2013, que dispõe sobre a organização, quadro, carreira e vencimentos da secretaria de assuntos jurídicos do município de Palmas e regulamenta a carreira de procurador jurídico municipal na forma que especifica, e da outras providencias.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/149/171204210257.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/149/171204210257.pdf</t>
   </si>
   <si>
     <t>nº 22, de 11 de julho de 2017, que concede inserção de IPTU e taxas de coleta de lixo para imoveis que aderirem ao projeto shopping a céu a aberto de taquaralto, na forma que especifica.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/152/171204210659.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/152/171204210659.pdf</t>
   </si>
   <si>
     <t>n° 23 de 11 de julho de 2017, que institui o programa de desligamento voluntario destinado aos integrantes do quadro de servidores efetivo do poder executivo do município de Palmas.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/154/171201211832.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/154/171201211832.pdf</t>
   </si>
   <si>
     <t>n° 24 de 22 de agosto de 2017, que acresce o inciso XIII ao art. 7° da lei nº 02.024 de janeiro de 2014, que institui o conselho de inovação e desenvolvimento econômico de palmas - CIDEP e o fundo de inovação e desenvolvimento econômico -FIDEP, e adota outras providencias.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/131/171211201857.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/131/171211201857.pdf</t>
   </si>
   <si>
     <t>submeter a elevada consideração dessa egregia casa de leis, o projeto de lei nº 25 de 23/08/2017, que dispõe sobre a criação e denominação do centro de saúde da comunidade professora isabel auler.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/153/171201211429.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/153/171201211429.pdf</t>
   </si>
   <si>
     <t>nº 26, de 30 de agosto de 2017, que ria e denomina, no âmbito do município de palmas, centros de educação infantil, com as respectivas localizações.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/130/171211202432.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/130/171211202432.pdf</t>
   </si>
   <si>
     <t>projeto de lei nº 29, de 16 de outubro de 2017. insere ação orçamentaria no anexo i-A programas temáticos, da lei nº 2.292, de 24 de fevereiro de 2017, que dispõe sobre a revisão do plano plurianual 2014-2017, para o exercícios de 2017.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/129/171211202641.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/129/171211202641.pdf</t>
   </si>
   <si>
     <t>projeto de lei nº 30, de 16 de outubro de 2017. insere ação orçamentaria no anexo III programação a cargo das unidades orçamentarias da lei nº 2.293, de 24 de fevereiro de 2017, autoria e abre credito adicional na secretaria extraordinária de 2017, autoriza e abre credito adicional na secretaria extraordinária de projetos, capação de recursos e energias sustentáveis, na forma que especifica.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/125/171211203033.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/125/171211203033.pdf</t>
   </si>
   <si>
     <t>projeto de lei nº 31, de 17 de outubro de 2017, que altera a lei nº 1.367, de 17 de maio de 2005, que cria fundo municipal de desenvolvimento da economia popular e solidaria do município de Palmas- banco do povo e da outras providencias.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/42/171110205106.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/42/171110205106.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a outorga de concessão de uso de áreas publicas para a instalação, manutenção, conservação e exploração publicitaria por meio de painéis e outdoors no município de Palmas.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/43/171110213134.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/43/171110213134.pdf</t>
   </si>
   <si>
     <t>Reestrutura o conselho municipal de juventude (Comjuv), criado pela lei nº 1.495, de 6 de setembro de 2007, para alinhar-se aos parâmetros utilizados pelo Conselho Nacional da Juventude (Conjuve) e as necessidades locais, e adota outras providencias.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/44/171110211220.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/44/171110211220.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a outorga do serviço de implantação e gestão de marinas, dos cais, portos, píeres, estações hidroviárias e dos estacionamentos relativos as áreas concedidas e da outras providencias.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Vanda Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-n-010-2017-assinado-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-n-010-2017-assinado-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010 /2017_x000D_
 AUTORIA: VEREADORA VANDA MONTEIRO_x000D_
 “DISPÕE SOBRE A OBRIGATORIEDADE DE COLOCAÇÃO DE CAIXAS RECEPTORAS PARA COLETA DE MEDICAMENTOS VENCIDOS OU NÃO UTILIZADOS NAS FARMÁCIAS, DROGARIAS E ESTABELECIMENTOS CONGÊNERES DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Vandim da Ceramica</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/15/ccf-000370.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/15/ccf-000370.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 006 - 2017 Autoria Vereador Vandim - EVANDO JOSÉ DE OLIVEIRA_x000D_
 Requer Instalação de Semafaros Sonoros</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Rogerio Freitas</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/16/dispoe-reserva-de-espa-o-nas-fatura-de-agua-1-.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/16/dispoe-reserva-de-espa-o-nas-fatura-de-agua-1-.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a reserva de espaço nas faturas de água para a divulgação de fotografias e informações sobre pessoas desaparecidas no município de Palmas e dá outras providências”.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Folha</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/45/projeto-de-lei-n-021.2017.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/45/projeto-de-lei-n-021.2017.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o exercício das atividades dos profissionais, transporte de mercadorias (moto-frete), prestação de serviço (moto-boy) com o uso de motocicleta e motonetas, conforme Lei Federal 12.009/209. Dispõe sobre regras de segurança, estabelece regras gerais para a regulação e dá outras providências.”</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/155/171201211647.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/155/171201211647.pdf</t>
   </si>
   <si>
     <t>submeter a elevada consideração dessa egrégia casa de leis, o projeto de lei nº 25 de 23/08/2017, que dispõe sobre a criação e denominação do centro de saúde da comunidade professora Isabel Aueler.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Professor Junior Geo</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/147/projeto-de-resolu-o-n-04-de-2017-sess-o-extraordin-ria.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/147/projeto-de-resolu-o-n-04-de-2017-sess-o-extraordin-ria.pdf</t>
   </si>
   <si>
     <t>Altera o art. 80, § 1º e § 2º do Regimento Interno da Câmara Municipal de Palmas (Resolução nº 112 de Dezembro de 2006).</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Filipe Martins</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/10/requerimento-051-recapeameto-da-quadra-504-norte.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/10/requerimento-051-recapeameto-da-quadra-504-norte.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da quadra 504 Norte.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/3/requerimento-048-duplica-o-da-av.-ns-2-da-504-norte.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/3/requerimento-048-duplica-o-da-av.-ns-2-da-504-norte.pdf</t>
   </si>
   <si>
     <t>Duplicação da avenida NS-2 da quadra 504 Norte.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/75/req.-0135-assinado-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/75/req.-0135-assinado-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 135, DE 15 DE AGOSTO DE 2017._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA DE AREIA, TAMANHO OFICIAL, EM ÁREA LOCALIZADA NA RUA MS 06, AO LADO DO CAMPO DE TERRA, NO BAIRRO MORADA DO SOL II.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/76/req.-0136-assinado-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/76/req.-0136-assinado-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 136, DE 15 DE AGOSTO DE 2017._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA CICLOVIA E UM CALÇADÃO LIGANDO TAQUARALTO, A PARTIR DA POLICLÍNICA NA AVENIDA TAQUARUSSU, ATÉ A ROTATÓRIA QUE DIVIDE OS BAIRROS MORADA DO SOL III E JARDIM LAILA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/124/req.-137-assinado-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/124/req.-137-assinado-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 0137, DE 15 DE AGOSTO DE 2017._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER A SECRETARIA MUNICIPAL DA INFRAESTRUTURA, SERVIÇOS PÚBLICOS, TRÂNSITO E TRANSPORTE QUE SEJAM INSTALADOS QUEBRA-MOLAS NO SETOR MARIA ROSA.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/4/req.-138-assinado-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/4/req.-138-assinado-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 0138, DE 15 DE AGOSTO DE 2017._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, SERVIÇOS PÚBLICOS, TRÂNSITO E TRANSPORTE QUE SEJA REALIZADO O RECAPEAMENTO DA AVENIDA GUARUJÁ E DA AVENIDA PONTA NEGRA, NO SETOR MARIA ROSA.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/11/requerimento-047-instala-o-de-lombadas.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/11/requerimento-047-instala-o-de-lombadas.pdf</t>
   </si>
   <si>
     <t>Lombadas, na avenida Joaquim Teotônio Segurado, na estrada do setor Aeroporto, região Sul de Palmas.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/69/requerimento-n-62-sess-o-solene.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/69/requerimento-n-62-sess-o-solene.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA MUNICIPAL DE PALMAS, O AGENDAMENTO DE SESSÃO SOLENE  DIA 12 DE OUTUBRO, COM O INTUITO DE HOMENAGEAR O DIA DO PROFESSOR, COMEMORADO DIA 15 DE OUTUBRO DE CADA ANO.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/5/requerimento-n-64-sugere-a-implanta-o-de-faixas-de_lunvZuP.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/5/requerimento-n-64-sugere-a-implanta-o-de-faixas-de_lunvZuP.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, SERVIÇOS PÚBLICOS, TRÂNSITO E TRANSPORTE QUE ANALISE A POSSIBILIDADE DE INSTALAÇÃO DE FAIXAS DE PEDESTRES ELEVADAS NO SETOR BERTAVILLE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/6/requerimento-n-65-instala-o-de-quebra-molas.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/6/requerimento-n-65-instala-o-de-quebra-molas.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE ONDULAÇÃO TRANSVERSAL E A PLACA DE TRÂNSITO INFORMATIVA NO MUNICÍPIO DE PALMAS - TO.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/8/req.-0141-assinado-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/8/req.-0141-assinado-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 0141, DE 16 DE AGOSTO DE 2017._x000D_
 _x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER A SECRETARIA MUNICIPAL DA INFRAESTRUTURA, SERVIÇOS PÚBLICOS, TRÂNSITO E TRANSPORTE QUE SEJA REALIZADA A AMPLIAÇÃO DO CAMPO DE FUTEBOL LOCALIZADO AO LADO DA ASSOCIAÇÃO DE MORADORES, NA RUA ANCHIETA, QUADRA 11, LOTE 03, NO SETOR MARIA ROSA.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/9/req.-0140-assinado-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/9/req.-0140-assinado-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 140, DE 16 DE AGOSTO DE 2017._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER A SECRETARIA MUNICIPAL DA INFRAESTRUTURA, SERVIÇOS PÚBLICOS, TRÂNSITO E TRANSPORTE A DISPONIBILIZAÇÃO DE 06 CONTAINERS PARA LIXO, PARA A ASSOCIAÇÃO DE MORADORES DO SETOR MARIA ROSA.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/14/requerimento-120.-ver.-folha.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/14/requerimento-120.-ver.-folha.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A REDUÇÃO DA IDADE PARA CONCESSÃO AO BENEFICIO DA CARTEIRINHA DE TRANSPORTE COLETIVO AO IDOSO, ONDE SEJA CONSIDERADA A IDADE DE 60 ANOS, AO INVÉS DE 65 ANOS.”.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/13/requerimento-119.ver.folha.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/13/requerimento-119.ver.folha.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A AMPLIAÇÃO DAS LINHAS DE TRANSPORTE PÚBLICO URBANO DO SETOR TAQUARI, COM AUMENTO DO NÚMERO DE ÔNIBUS COLETIVO VISANDO ATENDER ÀS ÁREAS MAIS DISTANTES DE CENTRO, BEM COMO CHÁCARAS LOCALIZADAS NAS PROXIMIDADES DO SETOR”.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/12/requerimento-118.ver.folha.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/12/requerimento-118.ver.folha.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO  MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A CONSTRUÇÃO DE UM ESPAÇO PARA AS PESSOAS DA TERCEIRA IDADE NO SETOR TAQUARI”.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento-123-pdf.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento-123-pdf.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR OS SERVIÇOS DE ABASTECIMENTO DE ÁGUA; INSTALAÇÃO DA REDE DE ESGOTO, E OUTROS SERVIÇOS DE INFRAESTRUTURA QUE FOREM IDENTIFICADOS A CARÊNCIA NA QUADRA 409 SUL.”</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/17/requerimento-121.-pdf.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/17/requerimento-121.-pdf.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO    MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA DA QUADRA 409 SUL.”</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/18/requerimento-122.-pdf.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/18/requerimento-122.-pdf.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO     MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA DA QUADRA 411 SUL.”</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento-124-pdf.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento-124-pdf.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR OS SERVIÇOS DE ABASTECIMENTO DE ÁGUA; INSTALAÇÃO DA REDE DE ESGOTO, E OUTROS SERVIÇOS DE INFRAESTRUTURA QUE FOREM IDENTIFICADOS A CARÊNCIA NA QUADRA 411 SUL.”</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/47/req-056-2017.-duplica-o-da-avenida-f-entre-a-aven_kFsN30f.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/47/req-056-2017.-duplica-o-da-avenida-f-entre-a-aven_kFsN30f.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a duplicação da pavimentação asfáltica da Avenida F, no bairro Jardim Aureny IV”.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/48/req-057-2017.-duplica-o-da-avenida-d-entre-a-aven_EQ1R0y1.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/48/req-057-2017.-duplica-o-da-avenida-d-entre-a-aven_EQ1R0y1.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a duplicação da pavimentação asfáltica da Avenida D, no bairro Jardim Aureny IV”.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/49/req-058-2017-recapeamento-da-avenida-e-entre-rua-_nxZxccm.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/49/req-058-2017-recapeamento-da-avenida-e-entre-rua-_nxZxccm.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte o recapeamento asfáltico da Avenida E, no bairro Jardim Aureny IV”.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/50/req-059-2017-recapeamento-da-avenida-d-no-bairro-_6sag6HL.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/50/req-059-2017-recapeamento-da-avenida-d-no-bairro-_6sag6HL.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte o recapeamento asfáltico da Avenida D, no bairro Jardim Aureny IV”.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/51/req-060-2017-recapeamento-da-avenida-c-no-bairro-_VSwNX6a.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/51/req-060-2017-recapeamento-da-avenida-c-no-bairro-_VSwNX6a.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte o recapeamento asfáltico da Avenida C, no bairro Jardim Aureny IV”.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/52/req-061-2017-recapeamento-da-avenida-b-no-bairro-_K3fyv6e.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/52/req-061-2017-recapeamento-da-avenida-b-no-bairro-_K3fyv6e.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte o recapeamento asfáltico da Avenida B, no bairro Jardim Aureny IV”.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/53/req-062-2017-recapeamento-da-avenida-a-na-divisa-_sbu38JE.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/53/req-062-2017-recapeamento-da-avenida-a-na-divisa-_sbu38JE.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte o recapeamento asfáltico da Avenida A, na divisa bairro Jardim Aureny IV com o  Aureny I”.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/54/req-063-2017-cobertura-de-pontos-de-nibus-na-aven_lMX1D0I.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/54/req-063-2017-cobertura-de-pontos-de-nibus-na-aven_lMX1D0I.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a cobertura dos pontos de ônibus na Avenida Teotônio Segurado”.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/55/req-064-2017-cobertura-de-pontos-de-nibus-na-rua-_Oyc1drj.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/55/req-064-2017-cobertura-de-pontos-de-nibus-na-rua-_Oyc1drj.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a cobertura do ponto de ônibus na Rua 11 no bairro Jardim Aureny IV”.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/56/req-065-2017-cobertura-de-pontos-de-nibus-na-rua-_b2dLFXh.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/56/req-065-2017-cobertura-de-pontos-de-nibus-na-rua-_b2dLFXh.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a cobertura do ponto de ônibus na Rua 13 no bairro Jardim Aureny I”.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/26/req-066-2017-lombofaixa-em-frente-ao-colegio-caic.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/26/req-066-2017-lombofaixa-em-frente-ao-colegio-caic.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a construção de uma Lombo faixa em frente ao Colégio CAIC, no bairro Jardim Aureny I”.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/32/req-068-2017-recapeamento-do-estacionamento-da-av_PpJht9Y.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/32/req-068-2017-recapeamento-do-estacionamento-da-av_PpJht9Y.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte o recapeamento asfáltico do estacionamento da Avenida LO – 27”.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/29/req-067-2017-lombofaixa-em-frente-ao-ao-hospital-_eouYhdd.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/29/req-067-2017-lombofaixa-em-frente-ao-ao-hospital-_eouYhdd.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a construção de uma Lombofaixa em frente ao Hospital Osvaldo Cruz”.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/23/req-069-2017-lombofaixa-em-frente-ao-colegio-dom-_SyLF6Fh.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/23/req-069-2017-lombofaixa-em-frente-ao-colegio-dom-_SyLF6Fh.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a construção de uma Lombofaixa em frente ao colégio Dom Bosco Junior”.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento-127.-solicita-od-de-conserto-de-ilum_YzJolrp.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento-127.-solicita-od-de-conserto-de-ilum_YzJolrp.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O CONSERTO DE POSTES DE NA QUADRA 307 NORTE.”</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento-128.-revitaliza-o-da-quadra-307-norte-pdf.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento-128.-revitaliza-o-da-quadra-307-norte-pdf.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A REVITALIZAÇÃO E PINTURA HORIZONTAIS NAS VIAS COLETORAS, LOCAIS E NAS LOMBADAS NO INTERIOR DA QUADRA 307 NORTE.”</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento-129.-solicita-o-de-limpeza-de-quadra-pdf.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento-129.-solicita-o-de-limpeza-de-quadra-pdf.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A LIMPEZA NA QUADRA 307 NORTE.”</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/185/req-071-2017-transforma-o-de-rea-residencial-par_EgOBMCB.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/185/req-071-2017-transforma-o-de-rea-residencial-par_EgOBMCB.doc</t>
   </si>
   <si>
     <t>“Requer ao Chefe do Executivo municipal o envio a esta Casa de Leis, de um Projeto de Lei Complementar, dispondo sobre a alteração do uso do solo e dos memoriais descritivos dos imóveis localizados nas Alamedas 22 e 29 da Quadra 307 Norte de Área Residencial para Área Mista”.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>Diogo Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento-n-81-2017-mutir-o-vigilancia-sanit-ria.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento-n-81-2017-mutir-o-vigilancia-sanit-ria.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE MUTIRÃO DA VIGILÂNCIA SANITÁRIA PARA LIBERAÇÃO DE ALVARÁ SANITÁRIO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/80/requerimento-n-82-2017-rem-dio-do-caps.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/80/requerimento-n-82-2017-rem-dio-do-caps.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL O REABASTECIMENTO EMERGÊNCIAL DE REMÉDIOS NO CAPS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento-n-83-2017-linha-de-nibus-1503-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento-n-83-2017-linha-de-nibus-1503-sul.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE LINHA DE ÔNIBUS PARA ATENDIMENTO NA QUADRA 1503 SUL</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento-n-84-2017-quebra-mola-605-norte.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento-n-84-2017-quebra-mola-605-norte.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A MANUTENÇÃO DA VIA E INSTALAÇÃO DE QUEBRA MOLA NA QUADRA 605 NORTE AVENIDA LO-05.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/78/requerimento-n-85-2017-instala-o-do-ponto-de-reca_HMB8N8Z.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/78/requerimento-n-85-2017-instala-o-do-ponto-de-reca_HMB8N8Z.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ESTAÇÃO DE RECARGA PARA CARTEIRINHA DE TRANSPORTE PÚBLICO COLETIVO NO SANTA FÉ III.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento-n-86-2017-instala-o-do-ponto-de-nibu_9YHQCaB.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento-n-86-2017-instala-o-do-ponto-de-nibu_9YHQCaB.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PONTO DE ÔNIBUS NAS AVENIDAS PEQUIZEIRO E PIAÇAVA NO SANTA FÉ IV</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento-n-87-2017-quebra-mola-e-faixa-de-ped_4xszeTq.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento-n-87-2017-quebra-mola-e-faixa-de-ped_4xszeTq.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A MANUTENÇÃO DA VIA E INSTALAÇÃO DE QUEBRA MOLA E FAIXA DE PEDESTRE NA AVENIDA LO-23.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento-n-88-2017-reforma-e-revitaliza-o-de-_ijCLvms.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento-n-88-2017-reforma-e-revitaliza-o-de-_ijCLvms.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A MANUTENÇÃO REVITALIZAÇÃO DA PRAÇA CENTRAL DA 605 NORTE.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento-n-89-2017-constru-o-de-academia-na-605-norte.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento-n-89-2017-constru-o-de-academia-na-605-norte.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ACADEMIA AO AR LIVRE NA QUADRA 605 NORTE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-n-90-2017-pavimenta-o-avenida-parque.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-n-90-2017-pavimenta-o-avenida-parque.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA PARQUE QUE INTERLIGA AS PRAIAS DA GRACIOSA DO PRATA E CAJU.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/84/requerimento-n-92-2017-construa-o-academia-ao-ar-_TpcLQJd.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/84/requerimento-n-92-2017-construa-o-academia-ao-ar-_TpcLQJd.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA QUADRA 1306 SUL.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento-n-93-2017-constru-o-de-pra-a-no-santa-f-4.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento-n-93-2017-constru-o-de-pra-a-no-santa-f-4.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE PRAÇA E ACADEMIA AO AR LIVRE NO SANTA FÉ IV.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento-n-95-2017-instala-o-de-containeres-d_XleNz1h.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento-n-95-2017-instala-o-de-containeres-d_XleNz1h.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CONTAINERES DE LIXO NO SETOR SANTA FÉ IV.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/104/requerimento-n-96-2017-reforma-e-revitaliza-o-e-_5Ei1hFr.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/104/requerimento-n-96-2017-reforma-e-revitaliza-o-e-_5Ei1hFr.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A MANUTENÇÃO REVITALIZAÇÃO E CONSTRUÇÃO DE BANCOS NA PRAÇA DA 105 NORTE.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/102/requerimento-n-97-2017-constru-o-de-bancos-na-pr_Ic0XHD2.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/102/requerimento-n-97-2017-constru-o-de-bancos-na-pr_Ic0XHD2.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE BANCOS NA PRAÇA DA 208 NORTE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/101/requerimento-n-98-2017-urbaniza-o-de-pra-a-506-norte.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/101/requerimento-n-98-2017-urbaniza-o-de-pra-a-506-norte.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A URBANIZAÇÃO DA PRAÇA CENTRAL DA QUADRA 506 NORTE.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/100/requerimento-n-99-2017-constru-o-de-rede-pluvial_GqGp0fN.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/100/requerimento-n-99-2017-constru-o-de-rede-pluvial_GqGp0fN.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE REDE PLUVIAL, PAVIMENTAÇÃO E URBANIZAÇÃO DA PRAÇA CENTRAL DA QUADRA 408 NORTE.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/98/requerimento-n-100-2017-constru-o-de-rede-pluvial_8nfwtTl.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/98/requerimento-n-100-2017-constru-o-de-rede-pluvial_8nfwtTl.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE REDE PLUVIAL, PAVIMENTAÇÃO E URBANIZAÇÃO DA PRAÇA CENTRAL DA QUADRA 508 NORTE.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento-n-101-2017-ilumina-o-p-blica-instala_J9zMFqp.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento-n-101-2017-ilumina-o-p-blica-instala_J9zMFqp.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA PRINCIPAL DO TAQUARI LO- 05.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-n-102-2017-quebra-mola-e-faixa-de-pe_a3P2bVp.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-n-102-2017-quebra-mola-e-faixa-de-pe_a3P2bVp.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A MANUTENÇÃO DA VIA COM INSTALÇÃO DE QUEBRA MOLA E FAIXA DE PEDESTRE NA AVENIDA LO-23 EM FRENTE A ACADEMIA FIT + (MAIS).</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/</t>
+    <t>http://sapl.palmas.to.leg.br/media/</t>
   </si>
   <si>
     <t>“REQUER à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a abertura da Avenida LO-31 no trecho localizado entre as Avenidas NS-01 e a Avenida Teotônio Segurado”.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/58/req-055-2017.-duplica-o-da-avenida-ns-01-1-.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/58/req-055-2017.-duplica-o-da-avenida-ns-01-1-.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a duplicação da pavimentação asfáltica da Avenida NS - 01”.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/61/req-075-2017-instala-o-de-sem-foro-na-avenida-teo_pR1hOgi.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/61/req-075-2017-instala-o-de-sem-foro-na-avenida-teo_pR1hOgi.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte, a instalação de semáforo na Avenida Teotônio”.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/60/req-074-2017-lombofaixa-em-frente-na-avenida-ns-0_gEuJa1E.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/60/req-074-2017-lombofaixa-em-frente-na-avenida-ns-0_gEuJa1E.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a construção de uma Lombofaixa na Avenida NS-06 em frente à Igreja de Cristo”.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/62/req-073-2017-instala-o-de-sem-foro-na-avenida-teo_1y3yUs3.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/62/req-073-2017-instala-o-de-sem-foro-na-avenida-teo_1y3yUs3.doc</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/59/req-052-2017-constru-o-de-quebras-molas-no-setor-_xByIqaF.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/59/req-052-2017-constru-o-de-quebras-molas-no-setor-_xByIqaF.doc</t>
   </si>
   <si>
     <t>“REQUER à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a sinalização viária sendo a horizontal e vertical, e a construção de quebra molas nas rua 03 e rua 16, no setor União Sul.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/63/req-054-2017.-duplica-o-da-avenida-l0-27-2-.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/63/req-054-2017.-duplica-o-da-avenida-l0-27-2-.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a duplicação da pavimentação asfáltica da Avenida LO-27”.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/64/req-076-2017-lombofaixa-em-frente-ao-colegio-mili_UHJQp4o.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/64/req-076-2017-lombofaixa-em-frente-ao-colegio-mili_UHJQp4o.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a construção de uma Lombofaixa em frente ao colégio CEM Militar de Palmas”.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento-n-105-2017-farm-cia-popular-setor-lago-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento-n-105-2017-farm-cia-popular-setor-lago-sul.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA FARMÁCIA NA UNIDADE BÁSICA DE SAÚDE DO BAIRRO LIBERDADE LOCALIZADO NO SETOR LAGO SUL.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/105/requerimento-n-103-2017-faixa-de-pedestre-av.-ns4.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/105/requerimento-n-103-2017-faixa-de-pedestre-av.-ns4.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE UMA FAIXA DE PEDESTRE NA AVENIDA NS-04 PRÓXIMO A ESCOLA ALMIRANTE TAMANDARÉ.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento-n-94-2017-posto-policial.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento-n-94-2017-posto-policial.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER LEGISLATIVO MUNICIPAL JOSE DO LAGO FOLHA FILHO O ENVIO DE EXPEDIENTE AO GOVERNADOR DO ESTADO DO TOCANTINS MARCELO DE CARVALHO MIRANDA SOLICITANDO A CONSTRUÇÃO DE UM POSTO POLICIAL NA QUADRA 1306 SUL.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento-n-106-2017-quebra-mola-jana-na.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento-n-106-2017-quebra-mola-jana-na.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALÇÃO DE QUEBRA MOLA NA RUA JPQ PRÓXIMO MEDIAÇÕES DO LOTE 89 QUADRA 04.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/111/requerimento-n-104-2017-pavimenta-o-avenida-lo-31.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/111/requerimento-n-104-2017-pavimenta-o-avenida-lo-31.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA LO 31 LOCALIZADA NA QUADRA 1306 SUL.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/74/ccf-000149.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/74/ccf-000149.pdf</t>
   </si>
   <si>
     <t>Req. 149 - 2017  Autor: Vereador Vandim_x000D_
 Assunto: Lombo Faixa na Av. Francisco Galvão da Cruz - Taquaralto</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/73/ccf-000148.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/73/ccf-000148.pdf</t>
   </si>
   <si>
     <t>Req. 148 - 2017  Autor: Vereador Vandim_x000D_
 Assunto: Lombo Faixa na Rua 14 - Taquaralto</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/103/ccf-000147.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/103/ccf-000147.pdf</t>
   </si>
   <si>
     <t>Req. 147 -2017 - Autor: Vereador Vandim_x000D_
 Assunto: Lombo Faixa na Av. Raimundo Galvão da Cruz - Quadra 21 - Santa Fé - Taquaralto</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/106/ccf-000146.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/106/ccf-000146.pdf</t>
   </si>
   <si>
     <t>Req. 146 - 2017  Autor: Vereador Vandim_x000D_
 Assunto : Lombo Faixa na Av. Raimundo Galvão da Cruz - Santa Fé - Taquaralto</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/110/ccf-000145.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/110/ccf-000145.pdf</t>
   </si>
   <si>
     <t>Req. 145- 2017 autor Vereador Vandim_x000D_
 Assunto - Lombo faixa na Rua Taquari - Taquaralto</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/36/req-077-2017-manuten-o-em-boca-de-lobos-1-.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/36/req-077-2017-manuten-o-em-boca-de-lobos-1-.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a implantação de uma equipe de manutenção e limpeza, nas bocas de lobos das ruas e avenidas de Palmas, no período chuvoso”.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/35/req-082-2017-cobertura-de-pontos-de-nibus-na-aven_QI0py2m.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/35/req-082-2017-cobertura-de-pontos-de-nibus-na-aven_QI0py2m.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a cobertura dos pontos de ônibus na Avenida NS-01”.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/34/req-083-2017-recapeamento-da-avenida-teotonio-segurado.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/34/req-083-2017-recapeamento-da-avenida-teotonio-segurado.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte o recapeamento asfáltico da Avenida  Teotônio Segurado”.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/37/req-084-2017-arboriza-o-do-canteiro-central-da-av_1j0m1cd.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/37/req-084-2017-arboriza-o-do-canteiro-central-da-av_1j0m1cd.doc</t>
   </si>
   <si>
     <t>“REQUER à Secretaria Municipal de Infraestrutura e Serviços Públicos, Trânsito e Transporte a arborização com árvores nativas, na Avenida LO-13 (Av. Palmas Brasil)”</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/33/req-081-2017-lombofaixa-em-frente-ao-ao-hospital-_lwjrz3g.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/33/req-081-2017-lombofaixa-em-frente-ao-ao-hospital-_lwjrz3g.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a construção de uma Lombofaixa em frente ao Hospital Geral de Palmas - HGP”.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/31/req-080-2017-conclus-o-de-ciclovi-na-av.-teotonio_rM2bwmO.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/31/req-080-2017-conclus-o-de-ciclovi-na-av.-teotonio_rM2bwmO.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a conclusão da ciclovia na Avenida Teotônio Segurado no trecho entre a Avenida  ‘I’ (entrada para o aeroporto) e a Avenida TLO-05 (entrada para o bairro Jardim Taquari)”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/109/requerimento-n-107-2017-constru-o-de-quadra-na-1306-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/109/requerimento-n-107-2017-constru-o-de-quadra-na-1306-sul.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA QUADRA 1306 SUL.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/30/req-078-2017-envio-de-pre-projeto-camara-pelo-che_6N8nYSl.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/30/req-078-2017-envio-de-pre-projeto-camara-pelo-che_6N8nYSl.doc</t>
   </si>
   <si>
     <t>“Requer ao chefe do Poder executivo municipal, que envie a esta Casa de Leis, o Projeto de Lei que dispõe sobre a proibição de inauguração de obras públicas inacabadas ou que, e concluídas, não atendam ao fim a que se destinam, Pré-Projeto de Lei anexo”.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/24/req-092-2017-jardinagem-e-ilumina-o-da-avenida-ns-02.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/24/req-092-2017-jardinagem-e-ilumina-o-da-avenida-ns-02.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte os serviços de jardinagem e iluminação da Avenida NS-02”.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/40/req-091-2017-pavimenta-o-da-avenida-ns-01.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/40/req-091-2017-pavimenta-o-da-avenida-ns-01.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a pavimentação da Avenida NS-02, na região Sul, da capital”.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/41/req-090-2017.-duplica-o-da-avenida-lo-10-entre-a-_3p7T9ul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/41/req-090-2017.-duplica-o-da-avenida-lo-10-entre-a-_3p7T9ul.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a duplicação da pavimentação asfáltica da Avenida LO-10, na região Norte da Capital”.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/39/req-088-2017.-duplica-o-da-avenida-lo-08-entre-as_eelD0Ng.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/39/req-088-2017.-duplica-o-da-avenida-lo-08-entre-as_eelD0Ng.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a duplicação da pavimentação asfáltica da Avenida LO-08, na região Norte da Capital”.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/65/req-087-2017-pavimenta-o-acesso-cemit-rio-da-paz.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/65/req-087-2017-pavimenta-o-acesso-cemit-rio-da-paz.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a pavimentação do acesso ao Cemitério da Paz”.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/38/req-086-2017-lombofaixa-em-frente-a-eti-padre-josimo.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/38/req-086-2017-lombofaixa-em-frente-a-eti-padre-josimo.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a construção de uma Lombofaixa em frente à Escola de Tempo Integral – ETI  Padre Josimo”.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/46/req-084-2017-arboriza-o-do-canteiro-central-da-av_CAJAF5w.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/46/req-084-2017-arboriza-o-do-canteiro-central-da-av_CAJAF5w.doc</t>
   </si>
   <si>
     <t>“REQUER à Secretaria Municipal de Infraestrutura e Serviços Públicos, Trânsito e Transporte a arborização com árvores nativas, na Avenida LO-13 (Av. Palmas Brasil)”.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/66/req-089-2017-pavimenta-o-da-quadra-212-sul-1-.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/66/req-089-2017-pavimenta-o-da-quadra-212-sul-1-.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura, Serviços Públicos, Trânsito e Transporte a pavimentação da Quadra 212 Sul nesta capital”.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/91/req.-151-agua.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/91/req.-151-agua.pdf</t>
   </si>
   <si>
     <t>Req. 151 - Requer Rede de Agua Setor Universitário na Rua Aroeira e Maranhão_x000D_
 Autoria Vereador Vandim</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/99/req.-150-ilumina-o.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/99/req.-150-ilumina-o.pdf</t>
   </si>
   <si>
     <t>Req, 150 - Requer Iluminação na rua  aroeira do Bairro Universitário_x000D_
 Autor Vereador Vandim</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/145/req.-152.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/145/req.-152.pdf</t>
   </si>
   <si>
     <t>Req. 152 - Autor Vereador Vandim_x000D_
 Assunto: Limpeza e Manutenção Avenida A - Aureny IV</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/77/req.-153.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/77/req.-153.pdf</t>
   </si>
   <si>
     <t>Req. 153 Autor Vereador Vandim_x000D_
 Assunto: Lixeiras (Conteiners) Box do Ceasa</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/83/req.-155.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/83/req.-155.pdf</t>
   </si>
   <si>
     <t>Req. 155 - Autor Vereador Vandim_x000D_
 Assunto: Pavimentação e Drenagem Rua SF 05 - Santa Fé II</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/144/req.-156.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/144/req.-156.pdf</t>
   </si>
   <si>
     <t>Req. 156 - Autor Vereador Vandim_x000D_
 Assunto: Pavimentação e Drenagem da Rua SF 06 - Santa Fé II</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/143/req.-158.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/143/req.-158.pdf</t>
   </si>
   <si>
     <t>Req. 158 - Autor Vereador Vandim_x000D_
 Assunto Pavimentação e Drenagem Rua 08 Santa Fé II</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/142/req.-159.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/142/req.-159.pdf</t>
   </si>
   <si>
     <t>Req. 159 - Autor Vereador Vandim_x000D_
 Assunto: Pavimentação e Drenagem Rua 09 - Santa Fé II</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/141/req.-160.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/141/req.-160.pdf</t>
   </si>
   <si>
     <t>Req. 160   Autor Vereador Vandim_x000D_
 Assunto - Pavimentação e Drenagem Rua SF 01 - Santa Fé II</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/140/req.-161.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/140/req.-161.pdf</t>
   </si>
   <si>
     <t>Req. 161 - Autor Vereador Vandim_x000D_
 Assunto: Pavimentação e Drenagem da Rua SF 04 - Santa Fé II</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/139/req.-162.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/139/req.-162.pdf</t>
   </si>
   <si>
     <t>Req. 162 - Autor Vereador Vandim_x000D_
 Assunto: Pavimento e Drenagem Rua SF 12 Santa Fé II</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/138/req.-163.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/138/req.-163.pdf</t>
   </si>
   <si>
     <t>Req. 163 - Autor Vereador Vandim_x000D_
 Assunto: Pavimentação e drenagem Rua SF 13 - Santa Fé II</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/137/req.-164.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/137/req.-164.pdf</t>
   </si>
   <si>
     <t>Req.  164   Autor:  Vereador Vandim_x000D_
 _x000D_
 Assunto: Pavimentação e Drenagem Rua SF 16 Santa Fé II</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/136/req.-165.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/136/req.-165.pdf</t>
   </si>
   <si>
     <t>Req. 165     Autor: Vereador Vandim_x000D_
 _x000D_
 Assunto: Pavimentação e Drenagem Rua SF 17 Santa Fé II</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/135/req.-166.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/135/req.-166.pdf</t>
   </si>
   <si>
     <t>Req. 166  Autor: Vereador Vandim_x000D_
 _x000D_
 _x000D_
 Assunto: Pavimentação e Drenagem Av. São João - Santa Fé II</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/134/req.-167.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/134/req.-167.pdf</t>
   </si>
   <si>
     <t>Req. 167    Autor: Vereador Vandim_x000D_
 _x000D_
 _x000D_
 Assunto: Pavimentação e Drenagem Av. Amaralima - Santa Fé II</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/115/req.-168.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/115/req.-168.pdf</t>
   </si>
   <si>
     <t>Req. 168 - Autor Vereador Vandim_x000D_
 _x000D_
 _x000D_
 _x000D_
 Assunto: Pavimentação e drenagem Rua SF 02 Santa Fé II</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/114/req.-169.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/114/req.-169.pdf</t>
   </si>
   <si>
     <t>Req. 169 - Autor Vereador Vandim_x000D_
 _x000D_
 _x000D_
 _x000D_
 Assunto: Pavimentação e Drenagem Rua SF  14 Santa Fé II</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/113/req.-157.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/113/req.-157.pdf</t>
   </si>
   <si>
     <t>Req. 157 - Autor Vereador Vandim_x000D_
 Assunto: Pavimentação e Drenagem Rua SF 07 - Santa Fé II</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/72/requerimento-142.-pavimenta-o-asfaltica.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/72/requerimento-142.-pavimenta-o-asfaltica.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O CALÇAMENTO DO ESTACIONAMENTO DA AV LO 14.”</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/71/requerimento-144.-pr-projeto-passe-livre.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/71/requerimento-144.-pr-projeto-passe-livre.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A ELABORAÇÃO DE UM PROJETO DE LEI QUE CONCEDA PASSE LIVRE EM TRANSPORTE PÚBLICO MUNICIPAL PARA PESSOAS COM DOENÇAS FALCIFORME E OUTRAS HEMOGLOBINOPATIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/70/requerimento-145.-pr-projeto-tiradentes.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/70/requerimento-145.-pr-projeto-tiradentes.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A REVITALIZAÇÃO DA VIELA LOCALIZADA NA QUADRA 806 SUL, ALAMEDA 17.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/146/req.-170.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/146/req.-170.pdf</t>
   </si>
   <si>
     <t>Req. 170 - Requer Divulgação e Fixação de informativo sobre violencia contra Mulher_x000D_
 _x000D_
 Autor - Vereador Vandim</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/67/req-093-2017-pavimenta-o-da-avenida-ns-5-b-1-.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/67/req-093-2017-pavimenta-o-da-avenida-ns-5-b-1-.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos a pavimentação asfáltica da Avenida NS 5-B”.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>Etinho Nordeste</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/68/requerimento-129-2017-a-reforma-da-qdr-poliespor_TPs68fj.docx</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/68/requerimento-129-2017-a-reforma-da-qdr-poliespor_TPs68fj.docx</t>
   </si>
   <si>
     <t>A REFORMA GERAL E COBERTURA, INSTALAÇÃO DE VESTIÁRIOS  DA QUADRA POLIESPORTIVA DA QUADRA 1.106 SUL.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento-n-87-2017-quebra-mola-e-faixa-de-ped_u0f1Tvb.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento-n-87-2017-quebra-mola-e-faixa-de-ped_u0f1Tvb.doc</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento-n-84-2017-quebra-mola-605-norte.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento-n-84-2017-quebra-mola-605-norte.doc</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/116/requerimento-n-83-audi-ncia-p-blica-sobre-educa-_N7WvqDe.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/116/requerimento-n-83-audi-ncia-p-blica-sobre-educa-_N7WvqDe.doc</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA MUNICIPAL DE PALMAS, EM CARÁTER DE URGÊNCIA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATER O TEMA EDUCAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento-n-84-de-2017-restaura-o-ilumina-o-e_dnT590m.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento-n-84-de-2017-restaura-o-ilumina-o-e_dnT590m.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE RESTAURAÇÃO DA ILUMINAÇÃO PÚBLICA DA ESTAÇÃO KRAHÔ.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento-n-82-politicas-de-edua-o-no-tr-nsito.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento-n-82-politicas-de-edua-o-no-tr-nsito.doc</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A ELABORAÇÃO DE POLÍTICAS PÚBLICAS DE EDUCAÇÃO NO TRÂNSITO, AFIM DE CONSCIENTIZAR OS MOTORISTAS E CONSEQUENTEMENTE DIMINUIR OS ACIDENTES DE TRÂNSITO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 174, DE 29 DE NOVEMBRO DE 2017._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA QUADRA 1105 SUL</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/117/req.-0175.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/117/req.-0175.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 0175, DE 12 DE DEZEMBRO DE 2017._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER A SECRETARIA MUNICIPAL DA INFRAESTRUTURA E SERVIÇOS PÚBLICOS QUE SEJAM REALIZADOS SERVIÇOS DE LIMPEZA E ROÇAGEM PARA O SETOR JARDIM AURENY II.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento-147.-plantio-de-grama-do-campo-de-f_hHqCeID.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento-147.-plantio-de-grama-do-campo-de-f_hHqCeID.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O PLANTIO DE GRAMA NO CAMPO DE FUTEBOL EXISTENTE NA PRAÇA DA QUADRA 605 SUL, BEM COMO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE.”</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento-149.-linha-de-onibus.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento-149.-linha-de-onibus.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR UMA LINHA DE ÔNIBUS DE TRANSPORTE COLETIVO, NA AV. LO 09 (ANTIGA PISTA DO AEROPORTO).”</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento-146.-revitaliza-o-da-da-pra-a-na-1106-sul.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento-146.-revitaliza-o-da-da-pra-a-na-1106-sul.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A REVITALIZAÇÃO DA PRAÇA NA QUADRA 1106 SUL, BEM COMO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE E UM PLAYGROUND.”</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento-n-85-informa-es-sobre-o-processo-2_Nd9v1d5.docx</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento-n-85-informa-es-sobre-o-processo-2_Nd9v1d5.docx</t>
   </si>
   <si>
     <t>REQUER QUE A SECRETARIA MUNICIPAL DE GOVERNO DISPONIBILIZE A ESTA CASA DE LEIS CÓPIA E INFORMAÇÕES DO PROCESSO Nº 2017032998, QUE TEM COMO OBJETIVO A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE CARRO DE SOM VOLANTE.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento-n-86-informa-es-sobre-o-processo-2_UQHlmOY.docx</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento-n-86-informa-es-sobre-o-processo-2_UQHlmOY.docx</t>
   </si>
   <si>
     <t>REQUER QUE A SECRETARIA MUNICIPAL DE GOVERNO DISPONIBILIZE A ESTA CASA DE LEIS CÓPIA E INFORMAÇÕES DO PROCESSO Nº 2016005562, QUE TEM COMO OBJETIVO A  CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE REFEIÇÕES PARA OS RESTAURANTES POPULARES DE PALMAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento-n-87-informa-es-sobre-o-processo-2_YcdQuna.docx</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento-n-87-informa-es-sobre-o-processo-2_YcdQuna.docx</t>
   </si>
   <si>
     <t>REQUER QUE A SECRETÁRIA MUNICIPAL DE GOVERNO DISPONIBILIZE A ESTA CASA DE LEIS CÓPIA E INFORMAÇÕES DO PROCESSO Nº 2017055891.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento-n-88-informa-es-sobre-o-processos.docx</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento-n-88-informa-es-sobre-o-processos.docx</t>
   </si>
   <si>
     <t>REQUER QUE A SECRETARIA MUNICIPAL DE GOVERNO DISPONIBILIZE A ESTA CASA DE LEIS CÓPIA E INFORMAÇÕES DO PROCESSO Nº 2017035650, QUE TEM COMO OBJETIVO A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM PRESTAÇÃO DE SERVIÇOS DE REFORMA DA FEIRA COBERTA DO JARDIM AURENY I.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento-n-94-ilumina-o-ns-07-e-ns-09.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento-n-94-ilumina-o-ns-07-e-ns-09.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE ILUMINAÇÃO PÚBLICA PARA A AVENIDA NS-07 E AVENIDA NS-09.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento-n-91-ilumina-o-1006-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento-n-91-ilumina-o-1006-sul.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE ILUMINAÇÃO PÚBLICA PARA QUADRA 1006 SUL, ALAMEDA 04, QI-01.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/112/req.-154.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/112/req.-154.pdf</t>
   </si>
   <si>
     <t>Req. 154 - Autor Vandim_x000D_
 Assunto Duplicação Av. Perimetral - Santa Fé II</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/132/171211205840.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/132/171211205840.pdf</t>
   </si>
   <si>
     <t>senhor presidente._x000D_
 comunico a vossa excelência e aos seus dignos pares que, nos termos do art. 48 e 71, IV da lei orgânica do município, decidi VETAR INTEGRALMENTE, por inconstitucionalidade, o autografo de lei nº 49, de 10 de outubro de 2017, que dispõe sobre a obrigatoriedade de realização de audiência publica para reajuste de tarifas de serviços públicos e tributos municipais, e da outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2394,68 +2394,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/165/171219191711.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/164/171219192530.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/163/171219193146.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/162/171219194255.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/161/171219194804.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/160/171219195223.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/156/171211204839.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/133/171211205216.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/119/171211203310.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/159/171211203702.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/158/171211204001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/157/171211204539.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/148/171204211011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/150/171204211451.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/151/171204211705.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/149/171204210257.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/152/171204210659.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/154/171201211832.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/131/171211201857.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/153/171201211429.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/130/171211202432.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/129/171211202641.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/125/171211203033.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/42/171110205106.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/43/171110213134.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/44/171110211220.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-n-010-2017-assinado-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/15/ccf-000370.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/16/dispoe-reserva-de-espa-o-nas-fatura-de-agua-1-.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/45/projeto-de-lei-n-021.2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/155/171201211647.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/147/projeto-de-resolu-o-n-04-de-2017-sess-o-extraordin-ria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/10/requerimento-051-recapeameto-da-quadra-504-norte.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/3/requerimento-048-duplica-o-da-av.-ns-2-da-504-norte.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/75/req.-0135-assinado-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/76/req.-0136-assinado-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/124/req.-137-assinado-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/4/req.-138-assinado-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/11/requerimento-047-instala-o-de-lombadas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/69/requerimento-n-62-sess-o-solene.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/5/requerimento-n-64-sugere-a-implanta-o-de-faixas-de_lunvZuP.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/6/requerimento-n-65-instala-o-de-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/8/req.-0141-assinado-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/9/req.-0140-assinado-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/14/requerimento-120.-ver.-folha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/13/requerimento-119.ver.folha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/12/requerimento-118.ver.folha.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento-123-pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/17/requerimento-121.-pdf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/18/requerimento-122.-pdf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento-124-pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/47/req-056-2017.-duplica-o-da-avenida-f-entre-a-aven_kFsN30f.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/48/req-057-2017.-duplica-o-da-avenida-d-entre-a-aven_EQ1R0y1.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/49/req-058-2017-recapeamento-da-avenida-e-entre-rua-_nxZxccm.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/50/req-059-2017-recapeamento-da-avenida-d-no-bairro-_6sag6HL.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/51/req-060-2017-recapeamento-da-avenida-c-no-bairro-_VSwNX6a.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/52/req-061-2017-recapeamento-da-avenida-b-no-bairro-_K3fyv6e.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/53/req-062-2017-recapeamento-da-avenida-a-na-divisa-_sbu38JE.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/54/req-063-2017-cobertura-de-pontos-de-nibus-na-aven_lMX1D0I.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/55/req-064-2017-cobertura-de-pontos-de-nibus-na-rua-_Oyc1drj.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/56/req-065-2017-cobertura-de-pontos-de-nibus-na-rua-_b2dLFXh.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/26/req-066-2017-lombofaixa-em-frente-ao-colegio-caic.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/32/req-068-2017-recapeamento-do-estacionamento-da-av_PpJht9Y.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/29/req-067-2017-lombofaixa-em-frente-ao-ao-hospital-_eouYhdd.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/23/req-069-2017-lombofaixa-em-frente-ao-colegio-dom-_SyLF6Fh.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento-127.-solicita-od-de-conserto-de-ilum_YzJolrp.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento-128.-revitaliza-o-da-quadra-307-norte-pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento-129.-solicita-o-de-limpeza-de-quadra-pdf.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/185/req-071-2017-transforma-o-de-rea-residencial-par_EgOBMCB.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento-n-81-2017-mutir-o-vigilancia-sanit-ria.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/80/requerimento-n-82-2017-rem-dio-do-caps.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento-n-83-2017-linha-de-nibus-1503-sul.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento-n-84-2017-quebra-mola-605-norte.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/78/requerimento-n-85-2017-instala-o-do-ponto-de-reca_HMB8N8Z.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento-n-86-2017-instala-o-do-ponto-de-nibu_9YHQCaB.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento-n-87-2017-quebra-mola-e-faixa-de-ped_4xszeTq.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento-n-88-2017-reforma-e-revitaliza-o-de-_ijCLvms.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento-n-89-2017-constru-o-de-academia-na-605-norte.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-n-90-2017-pavimenta-o-avenida-parque.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/84/requerimento-n-92-2017-construa-o-academia-ao-ar-_TpcLQJd.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento-n-93-2017-constru-o-de-pra-a-no-santa-f-4.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento-n-95-2017-instala-o-de-containeres-d_XleNz1h.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/104/requerimento-n-96-2017-reforma-e-revitaliza-o-e-_5Ei1hFr.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/102/requerimento-n-97-2017-constru-o-de-bancos-na-pr_Ic0XHD2.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/101/requerimento-n-98-2017-urbaniza-o-de-pra-a-506-norte.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/100/requerimento-n-99-2017-constru-o-de-rede-pluvial_GqGp0fN.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/98/requerimento-n-100-2017-constru-o-de-rede-pluvial_8nfwtTl.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento-n-101-2017-ilumina-o-p-blica-instala_J9zMFqp.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-n-102-2017-quebra-mola-e-faixa-de-pe_a3P2bVp.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/58/req-055-2017.-duplica-o-da-avenida-ns-01-1-.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/61/req-075-2017-instala-o-de-sem-foro-na-avenida-teo_pR1hOgi.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/60/req-074-2017-lombofaixa-em-frente-na-avenida-ns-0_gEuJa1E.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/62/req-073-2017-instala-o-de-sem-foro-na-avenida-teo_1y3yUs3.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/59/req-052-2017-constru-o-de-quebras-molas-no-setor-_xByIqaF.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/63/req-054-2017.-duplica-o-da-avenida-l0-27-2-.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/64/req-076-2017-lombofaixa-em-frente-ao-colegio-mili_UHJQp4o.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento-n-105-2017-farm-cia-popular-setor-lago-sul.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/105/requerimento-n-103-2017-faixa-de-pedestre-av.-ns4.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento-n-94-2017-posto-policial.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento-n-106-2017-quebra-mola-jana-na.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/111/requerimento-n-104-2017-pavimenta-o-avenida-lo-31.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/74/ccf-000149.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/73/ccf-000148.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/103/ccf-000147.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/106/ccf-000146.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/110/ccf-000145.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/36/req-077-2017-manuten-o-em-boca-de-lobos-1-.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/35/req-082-2017-cobertura-de-pontos-de-nibus-na-aven_QI0py2m.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/34/req-083-2017-recapeamento-da-avenida-teotonio-segurado.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/37/req-084-2017-arboriza-o-do-canteiro-central-da-av_1j0m1cd.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/33/req-081-2017-lombofaixa-em-frente-ao-ao-hospital-_lwjrz3g.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/31/req-080-2017-conclus-o-de-ciclovi-na-av.-teotonio_rM2bwmO.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/109/requerimento-n-107-2017-constru-o-de-quadra-na-1306-sul.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/30/req-078-2017-envio-de-pre-projeto-camara-pelo-che_6N8nYSl.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/24/req-092-2017-jardinagem-e-ilumina-o-da-avenida-ns-02.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/40/req-091-2017-pavimenta-o-da-avenida-ns-01.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/41/req-090-2017.-duplica-o-da-avenida-lo-10-entre-a-_3p7T9ul.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/39/req-088-2017.-duplica-o-da-avenida-lo-08-entre-as_eelD0Ng.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/65/req-087-2017-pavimenta-o-acesso-cemit-rio-da-paz.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/38/req-086-2017-lombofaixa-em-frente-a-eti-padre-josimo.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/46/req-084-2017-arboriza-o-do-canteiro-central-da-av_CAJAF5w.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/66/req-089-2017-pavimenta-o-da-quadra-212-sul-1-.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/91/req.-151-agua.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/99/req.-150-ilumina-o.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/145/req.-152.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/77/req.-153.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/83/req.-155.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/144/req.-156.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/143/req.-158.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/142/req.-159.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/141/req.-160.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/140/req.-161.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/139/req.-162.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/138/req.-163.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/137/req.-164.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/136/req.-165.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/135/req.-166.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/134/req.-167.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/115/req.-168.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/114/req.-169.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/113/req.-157.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/72/requerimento-142.-pavimenta-o-asfaltica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/71/requerimento-144.-pr-projeto-passe-livre.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/70/requerimento-145.-pr-projeto-tiradentes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/146/req.-170.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/67/req-093-2017-pavimenta-o-da-avenida-ns-5-b-1-.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/68/requerimento-129-2017-a-reforma-da-qdr-poliespor_TPs68fj.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento-n-87-2017-quebra-mola-e-faixa-de-ped_u0f1Tvb.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento-n-84-2017-quebra-mola-605-norte.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/116/requerimento-n-83-audi-ncia-p-blica-sobre-educa-_N7WvqDe.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento-n-84-de-2017-restaura-o-ilumina-o-e_dnT590m.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento-n-82-politicas-de-edua-o-no-tr-nsito.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/117/req.-0175.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento-147.-plantio-de-grama-do-campo-de-f_hHqCeID.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento-149.-linha-de-onibus.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento-146.-revitaliza-o-da-da-pra-a-na-1106-sul.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento-n-85-informa-es-sobre-o-processo-2_Nd9v1d5.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento-n-86-informa-es-sobre-o-processo-2_UQHlmOY.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento-n-87-informa-es-sobre-o-processo-2_YcdQuna.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento-n-88-informa-es-sobre-o-processos.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento-n-94-ilumina-o-ns-07-e-ns-09.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento-n-91-ilumina-o-1006-sul.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/112/req.-154.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/132/171211205840.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/165/171219191711.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/164/171219192530.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/163/171219193146.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/162/171219194255.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/161/171219194804.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/160/171219195223.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/156/171211204839.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/133/171211205216.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/119/171211203310.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/159/171211203702.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/158/171211204001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/157/171211204539.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/148/171204211011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/150/171204211451.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/151/171204211705.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/149/171204210257.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/152/171204210659.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/154/171201211832.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/131/171211201857.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/153/171201211429.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/130/171211202432.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/129/171211202641.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/125/171211203033.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/42/171110205106.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/43/171110213134.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/44/171110211220.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/7/projeto-de-lei-n-010-2017-assinado-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/15/ccf-000370.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/16/dispoe-reserva-de-espa-o-nas-fatura-de-agua-1-.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/45/projeto-de-lei-n-021.2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/155/171201211647.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/147/projeto-de-resolu-o-n-04-de-2017-sess-o-extraordin-ria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/10/requerimento-051-recapeameto-da-quadra-504-norte.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/3/requerimento-048-duplica-o-da-av.-ns-2-da-504-norte.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/75/req.-0135-assinado-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/76/req.-0136-assinado-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/124/req.-137-assinado-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/4/req.-138-assinado-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/11/requerimento-047-instala-o-de-lombadas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/69/requerimento-n-62-sess-o-solene.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/5/requerimento-n-64-sugere-a-implanta-o-de-faixas-de_lunvZuP.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/6/requerimento-n-65-instala-o-de-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/8/req.-0141-assinado-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/9/req.-0140-assinado-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/14/requerimento-120.-ver.-folha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/13/requerimento-119.ver.folha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/12/requerimento-118.ver.folha.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento-123-pdf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/17/requerimento-121.-pdf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/18/requerimento-122.-pdf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento-124-pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/47/req-056-2017.-duplica-o-da-avenida-f-entre-a-aven_kFsN30f.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/48/req-057-2017.-duplica-o-da-avenida-d-entre-a-aven_EQ1R0y1.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/49/req-058-2017-recapeamento-da-avenida-e-entre-rua-_nxZxccm.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/50/req-059-2017-recapeamento-da-avenida-d-no-bairro-_6sag6HL.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/51/req-060-2017-recapeamento-da-avenida-c-no-bairro-_VSwNX6a.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/52/req-061-2017-recapeamento-da-avenida-b-no-bairro-_K3fyv6e.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/53/req-062-2017-recapeamento-da-avenida-a-na-divisa-_sbu38JE.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/54/req-063-2017-cobertura-de-pontos-de-nibus-na-aven_lMX1D0I.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/55/req-064-2017-cobertura-de-pontos-de-nibus-na-rua-_Oyc1drj.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/56/req-065-2017-cobertura-de-pontos-de-nibus-na-rua-_b2dLFXh.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/26/req-066-2017-lombofaixa-em-frente-ao-colegio-caic.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/32/req-068-2017-recapeamento-do-estacionamento-da-av_PpJht9Y.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/29/req-067-2017-lombofaixa-em-frente-ao-ao-hospital-_eouYhdd.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/23/req-069-2017-lombofaixa-em-frente-ao-colegio-dom-_SyLF6Fh.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento-127.-solicita-od-de-conserto-de-ilum_YzJolrp.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento-128.-revitaliza-o-da-quadra-307-norte-pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento-129.-solicita-o-de-limpeza-de-quadra-pdf.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/185/req-071-2017-transforma-o-de-rea-residencial-par_EgOBMCB.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento-n-81-2017-mutir-o-vigilancia-sanit-ria.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/80/requerimento-n-82-2017-rem-dio-do-caps.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento-n-83-2017-linha-de-nibus-1503-sul.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento-n-84-2017-quebra-mola-605-norte.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/78/requerimento-n-85-2017-instala-o-do-ponto-de-reca_HMB8N8Z.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento-n-86-2017-instala-o-do-ponto-de-nibu_9YHQCaB.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento-n-87-2017-quebra-mola-e-faixa-de-ped_4xszeTq.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento-n-88-2017-reforma-e-revitaliza-o-de-_ijCLvms.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento-n-89-2017-constru-o-de-academia-na-605-norte.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento-n-90-2017-pavimenta-o-avenida-parque.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/84/requerimento-n-92-2017-construa-o-academia-ao-ar-_TpcLQJd.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento-n-93-2017-constru-o-de-pra-a-no-santa-f-4.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento-n-95-2017-instala-o-de-containeres-d_XleNz1h.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/104/requerimento-n-96-2017-reforma-e-revitaliza-o-e-_5Ei1hFr.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/102/requerimento-n-97-2017-constru-o-de-bancos-na-pr_Ic0XHD2.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/101/requerimento-n-98-2017-urbaniza-o-de-pra-a-506-norte.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/100/requerimento-n-99-2017-constru-o-de-rede-pluvial_GqGp0fN.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/98/requerimento-n-100-2017-constru-o-de-rede-pluvial_8nfwtTl.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento-n-101-2017-ilumina-o-p-blica-instala_J9zMFqp.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento-n-102-2017-quebra-mola-e-faixa-de-pe_a3P2bVp.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/58/req-055-2017.-duplica-o-da-avenida-ns-01-1-.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/61/req-075-2017-instala-o-de-sem-foro-na-avenida-teo_pR1hOgi.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/60/req-074-2017-lombofaixa-em-frente-na-avenida-ns-0_gEuJa1E.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/62/req-073-2017-instala-o-de-sem-foro-na-avenida-teo_1y3yUs3.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/59/req-052-2017-constru-o-de-quebras-molas-no-setor-_xByIqaF.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/63/req-054-2017.-duplica-o-da-avenida-l0-27-2-.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/64/req-076-2017-lombofaixa-em-frente-ao-colegio-mili_UHJQp4o.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento-n-105-2017-farm-cia-popular-setor-lago-sul.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/105/requerimento-n-103-2017-faixa-de-pedestre-av.-ns4.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento-n-94-2017-posto-policial.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento-n-106-2017-quebra-mola-jana-na.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/111/requerimento-n-104-2017-pavimenta-o-avenida-lo-31.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/74/ccf-000149.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/73/ccf-000148.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/103/ccf-000147.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/106/ccf-000146.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/110/ccf-000145.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/36/req-077-2017-manuten-o-em-boca-de-lobos-1-.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/35/req-082-2017-cobertura-de-pontos-de-nibus-na-aven_QI0py2m.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/34/req-083-2017-recapeamento-da-avenida-teotonio-segurado.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/37/req-084-2017-arboriza-o-do-canteiro-central-da-av_1j0m1cd.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/33/req-081-2017-lombofaixa-em-frente-ao-ao-hospital-_lwjrz3g.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/31/req-080-2017-conclus-o-de-ciclovi-na-av.-teotonio_rM2bwmO.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/109/requerimento-n-107-2017-constru-o-de-quadra-na-1306-sul.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/30/req-078-2017-envio-de-pre-projeto-camara-pelo-che_6N8nYSl.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/24/req-092-2017-jardinagem-e-ilumina-o-da-avenida-ns-02.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/40/req-091-2017-pavimenta-o-da-avenida-ns-01.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/41/req-090-2017.-duplica-o-da-avenida-lo-10-entre-a-_3p7T9ul.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/39/req-088-2017.-duplica-o-da-avenida-lo-08-entre-as_eelD0Ng.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/65/req-087-2017-pavimenta-o-acesso-cemit-rio-da-paz.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/38/req-086-2017-lombofaixa-em-frente-a-eti-padre-josimo.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/46/req-084-2017-arboriza-o-do-canteiro-central-da-av_CAJAF5w.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/66/req-089-2017-pavimenta-o-da-quadra-212-sul-1-.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/91/req.-151-agua.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/99/req.-150-ilumina-o.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/145/req.-152.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/77/req.-153.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/83/req.-155.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/144/req.-156.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/143/req.-158.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/142/req.-159.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/141/req.-160.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/140/req.-161.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/139/req.-162.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/138/req.-163.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/137/req.-164.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/136/req.-165.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/135/req.-166.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/134/req.-167.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/115/req.-168.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/114/req.-169.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/113/req.-157.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/72/requerimento-142.-pavimenta-o-asfaltica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/71/requerimento-144.-pr-projeto-passe-livre.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/70/requerimento-145.-pr-projeto-tiradentes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/146/req.-170.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/67/req-093-2017-pavimenta-o-da-avenida-ns-5-b-1-.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/68/requerimento-129-2017-a-reforma-da-qdr-poliespor_TPs68fj.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento-n-87-2017-quebra-mola-e-faixa-de-ped_u0f1Tvb.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento-n-84-2017-quebra-mola-605-norte.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/116/requerimento-n-83-audi-ncia-p-blica-sobre-educa-_N7WvqDe.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento-n-84-de-2017-restaura-o-ilumina-o-e_dnT590m.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento-n-82-politicas-de-edua-o-no-tr-nsito.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/117/req.-0175.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento-147.-plantio-de-grama-do-campo-de-f_hHqCeID.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento-149.-linha-de-onibus.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento-146.-revitaliza-o-da-da-pra-a-na-1106-sul.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento-n-85-informa-es-sobre-o-processo-2_Nd9v1d5.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento-n-86-informa-es-sobre-o-processo-2_UQHlmOY.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento-n-87-informa-es-sobre-o-processo-2_YcdQuna.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento-n-88-informa-es-sobre-o-processos.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento-n-94-ilumina-o-ns-07-e-ns-09.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento-n-91-ilumina-o-1006-sul.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/112/req.-154.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2017/132/171211205840.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>