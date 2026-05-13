--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,750 +54,750 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Folha</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/177/projeto-de-lei-n-001.2017-gratuidade-dos-servi-o_LgY4kda.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/177/projeto-de-lei-n-001.2017-gratuidade-dos-servi-o_LgY4kda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A GRATUIDADE DOS SERVIÇOS DE TRANSPORTE COLETIVO MUNICIPAL, DE PASSAGEIROS, AOS DOADORES DE SANGUE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/178/projeto-de-lei-n-002.2017-gratuidade-dos-servi-_NYIgpzz.docx</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/178/projeto-de-lei-n-002.2017-gratuidade-dos-servi-_NYIgpzz.docx</t>
   </si>
   <si>
     <t>“INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PALMAS - TOCANTINS, O PROGRAMA DOADORES DO FUTURO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Professor Junior Geo</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/181/02-projeto-de-lei-n-02-lei-lucas-escola-segura.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/181/02-projeto-de-lei-n-02-lei-lucas-escola-segura.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Escola Segura nas Redes Particular e Pública de Ensino Municipal.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/182/projeto-de-lei-n-03-vagas-para-gestantes-e-lactantes.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/182/projeto-de-lei-n-03-vagas-para-gestantes-e-lactantes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS DE ESTACIONAMENTO DE SHOPPINGS CENTERS, CENTROS COMERCIAIS E HIPERMERCADOS PARA GESTANTES E PESSOAS COM CRIANÇAS DE COLO, NO ÂMBITO DO MUNICÍPIO DE PALMAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rogerio Freitas</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/184/projeto-de-lei-001-18-frase-na-fatura-de-agua.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/184/projeto-de-lei-001-18-frase-na-fatura-de-agua.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade da inclusão de frases de incentivo a leitura nas contas de água e luz, que especifica.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/183/projeto-de-lei-002-18-procedimentos-para-higieni_4LHxAcA.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/183/projeto-de-lei-002-18-procedimentos-para-higieni_4LHxAcA.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para higienização dos carrinhos de compras utilizados pelos clientes de supermercados e similares no âmbito do município de Palmas e dá outras providências.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/227/projeto-de-lei-003-18-obriga-o-as-empresas-de-tr_QmTbfFu.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/227/projeto-de-lei-003-18-obriga-o-as-empresas-de-tr_QmTbfFu.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a obrigação das empresas de transporte público, anexar, no interior dos ônibus, aviso informando que abuso sexual é crime e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/228/projeto-de-lei-011-17-conde-t-tulo-de-cidad-o-pa_a1zVyhX.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/228/projeto-de-lei-011-17-conde-t-tulo-de-cidad-o-pa_a1zVyhX.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Palmense a ROSALINO DA ROSA COSTA e adota outras providências”.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vanda Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/166/req.-001-educa-o-ensino-m-dio-no-distrito-de-buritirana.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/166/req.-001-educa-o-ensino-m-dio-no-distrito-de-buritirana.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001, DE 08 DE FEVEREIRO DE 2018._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER À SECRETARIA ESTADUAL DA EDUCAÇÃO A INCLUSÃO DO ENSINO MÉDIO NO DISTRITO DE BURITIRANA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento-011.-aberturas-de-estradas-vicinais-pdf.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento-011.-aberturas-de-estradas-vicinais-pdf.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZA A ABERTURA DE ESTRADAS VICINAIS NAS MARGENS DO LOTEAMENTO Nº 5 DA SERRA DO LAJEADO 5º ETAPA, LOCALIZADO NA RODOVIA TO-020 (BR-010).”</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento-001.-solicita-o-de-revitaliza-o-e-t_B6xNLMM.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento-001.-solicita-o-de-revitaliza-o-e-t_B6xNLMM.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A REVITALIZAÇÃO E TAPA BURACOS NA AV.TNS 04 COM LO 09, NO SETOR JARDIM TAQUARI, NO TRECHO CORRESPONDENTE ENTRE O CRUZAMENTO DO MESMO.”</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento-002.-linha-de-onibus.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento-002.-linha-de-onibus.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR UMA LINHA DE ÔNIBUS COLETIVO DE NO SETOR FLAMBOYANT.”</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento-003.-patrolamento-e-casacalhamento.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento-003.-patrolamento-e-casacalhamento.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O PATROLAMENTO E O CASCALHAMENTO NO TRECHO CORRESPONDENTE ENTRE O SETOR TAQUARI E AGROTINS (GLEBA AGROTINS).”</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento-004.-solicita-od-de-ro-agem.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento-004.-solicita-od-de-ro-agem.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A ROÇAGEM NAS MARGENS DA AVENIDA TEOTÔNIO SEGURADO, NO TRECHO CORRESPONDENTE ENTRE O BAIRRO JARDIM AURENY III, LAGO SUL E TAQUARI.”</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento-006.-linha-de-onibus.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento-006.-linha-de-onibus.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A MUDANÇA NO ITINERÁRIO DO ÔNIBUS COLETIVO DA SAÚDE (LINHA 212), FAZENDO QUE O MESMO TRAFEGUE EM FRENTE AO HEMOCENTRO DA REGIÃO NORTE.”</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento-007.-placas-atinentes-a-doa-o-de-sangue.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento-007.-placas-atinentes-a-doa-o-de-sangue.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A INSTALAÇÃO DE PLACAS ATINENTES À IMPORTÂNCIA DE DOAÇÃO DE SANGUE, A SEREM INSTALADAS PREFERENCIALMENTE NAS VIAS DE ACESSO AO HEMOCENTRO”.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento-008.-solicita-od-de-ro-agem.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento-008.-solicita-od-de-ro-agem.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A ROÇAGEM NA QUADRA 1104 SUL.”</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento-009.-solicita-od-de-ro-agem-e-limpeza-geral.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento-009.-solicita-od-de-ro-agem-e-limpeza-geral.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR A ROÇAGEM E LIMPEZA GERAL NAS QUADRAS, 1105 SUL, 1005 SUL E 1203 SUL.”</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento-010.-instala-o-de-playground.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento-010.-instala-o-de-playground.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZA A INSTALAÇÃO UM PLAYGROUND NA PRAÇA DA QUADRA 1104 SUL.”</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento-012.-revitaliza-o-do-jardim-hemocentro.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento-012.-revitaliza-o-do-jardim-hemocentro.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZA A REVITALIZAÇÃO DO JARDIM HEMOCENTRO COORDENADOR DE PALMAS.”</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento-n-01-audi-ncia-p-blica-gua.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento-n-01-audi-ncia-p-blica-gua.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA MUNICIPAL DE PALMAS, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA O DIA 15 DE MARCO, COM A FINALIDADE DE DEBATER O TEMA ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE PALMAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento-013.-revitaliza-o-de-pracinha.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento-013.-revitaliza-o-de-pracinha.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO              MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA REVITALIZAR A PRACINHA LOCALIZADA NO ENTORNO DO QUIOSQUE GIRASSOL”.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/204/req-014-2018-servi-os-de-ro-o-e-limpeza-setor-bertaville.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/204/req-014-2018-servi-os-de-ro-o-e-limpeza-setor-bertaville.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, serviços de roço, coleta de entulhos e limpeza geral do Setor Bertaville”.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/203/req-013-2018-servi-os-de-ro-o-e-limpeza-setor-mo_Hzu4Tr9.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/203/req-013-2018-servi-os-de-ro-o-e-limpeza-setor-mo_Hzu4Tr9.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, serviços de roço, coleta de entulhos e limpeza geral do setor Setor Morada do Sol - I em Taquaralto”.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/202/req-012-2018-pavimenta-o-do-setor-morada-do-sol-i.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/202/req-012-2018-pavimenta-o-do-setor-morada-do-sol-i.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos a complementação da pavimentação asfáltica do Setor Morada do Sol - I em Taquaralto”.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/201/req-011-2018-agencia-de-correios-para-a-regi-o-norte.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/201/req-011-2018-agencia-de-correios-para-a-regi-o-norte.doc</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Palmas o envio de expediente à Superintendência Estadual – TO, da Empresa Brasileira de Correios e Telégrafos, solicitando a instalação de uma Agência dos Correios, na Região Norte da Capital”.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/200/req-010-2018-agencia-de-correios-para-o-bairro-j_WH9Eg8K.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/200/req-010-2018-agencia-de-correios-para-o-bairro-j_WH9Eg8K.doc</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Palmas o envio de expediente à Superintendência Estadual – TO, da Empresa Brasileira de Correios e Telégrafos, solicitando a instalação de uma Agência dos Correios, no bairro Jardim Aureny III”.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/199/req-009-2018-reposi-o-de-lampadas-na-quadra-904-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/199/req-009-2018-reposi-o-de-lampadas-na-quadra-904-sul.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, a revitalização da iluminação pública da Quadra 904 Sul”.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/198/req-008-2018-servi-os-de-ro-o-e-limpeza-setor-ja_p5iZRWN.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/198/req-008-2018-servi-os-de-ro-o-e-limpeza-setor-ja_p5iZRWN.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, serviços de roço, coleta de entulhos e limpeza geral do setor Jardim Aeroporto”.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/197/req-007-2018-servi-os-de-ro-o-e-limpeza-na-quadr_6yTRPfX.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/197/req-007-2018-servi-os-de-ro-o-e-limpeza-na-quadr_6yTRPfX.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, serviços de roço, coleta de entulhos e limpeza geral na Quadra 1105 Sul”.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/196/req-006-2018-servi-os-de-ro-o-e-limpeza-setor-sa_ZzOS2JB.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/196/req-006-2018-servi-os-de-ro-o-e-limpeza-setor-sa_ZzOS2JB.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, serviços de roço, coleta de entulhos e limpeza geral do setor Santa Helena”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/195/req-003-2018-quebra-molas.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/195/req-003-2018-quebra-molas.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos a construção de quebra-molas na Rua 13 em Taquaralto, na Região Sul da Capital”.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/194/req-005-2018-solicita-o-de-agencia-bancaria-para_qCvvjjZ.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/194/req-005-2018-solicita-o-de-agencia-bancaria-para_qCvvjjZ.pdf</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Palmas o envio de expediente à Superintendência do Banco Brasil S/A – de Palmas, solicitando a implantação de uma Agência Bancária, na Avenida LO-10, Região Norte”.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/193/req-004-2018-cobertura-de-ponto-de-nibus-na-rua-_iZ07G8v.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/193/req-004-2018-cobertura-de-ponto-de-nibus-na-rua-_iZ07G8v.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, a cobertura dos pontos de ônibus na Rua 13 em Taquaralto, na Região Sul da Capital”</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/192/req-002-2018-quebra-molas.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/192/req-002-2018-quebra-molas.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos a construção de quebra-molas no cruzamento da Avenida Goiás com a Avenida Teotônio Segurado, na Região Sul”</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/191/req-001-2018-quebra-molas-1-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/191/req-001-2018-quebra-molas-1-.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, a duplicação da Avenida LO–10, na região Norte da capital”.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/213/req-022-2018-quebra-molas-no-cruzamento-da-aveni_LmD87P3.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/213/req-022-2018-quebra-molas-no-cruzamento-da-aveni_LmD87P3.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos a construção de quebra-molas no cruzamento da Avenida Santa Rita com a Avenida Teotônio Segurado, na Região Sul”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/212/req-021-2018-constru-o-de-uma-pra-a-na-quadra-1105-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/212/req-021-2018-constru-o-de-uma-pra-a-na-quadra-1105-sul.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos a construção de uma Praça com Academia Popular ao Ar Livre, área para a prática esportiva, um Parquinho Infantil e pista para skate na Quadra 1.105 Sul”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/211/req-020-2018-constru-o-de-uma-pra-a-na-quadra-1103-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/211/req-020-2018-constru-o-de-uma-pra-a-na-quadra-1103-sul.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos a construção de uma Praça com Academia Popular ao Ar Livre, área para a prática esportiva, um Parquinho Infantil e pista para skate na Quadra 1.103 Sul”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/210/req-019-2018servi-os-de-ro-o-e-limpeza-quadra-1007-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/210/req-019-2018servi-os-de-ro-o-e-limpeza-quadra-1007-sul.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, serviços de roço, coleta de entulhos e limpeza geral na Quadra 1007 Sul”.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/209/req-018-2018-servi-os-de-ro-o-e-limpeza-setor-irm-dulce.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/209/req-018-2018-servi-os-de-ro-o-e-limpeza-setor-irm-dulce.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, serviços de roço, coleta de entulhos e limpeza geral do Setor Irmã Dulce”.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/208/req-017-2018-servi-os-de-ro-o-e-limpeza-setor-ja_XHNS8U1.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/208/req-017-2018-servi-os-de-ro-o-e-limpeza-setor-ja_XHNS8U1.doc</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, serviços de roço, coleta de entulhos e limpeza geral do Setor Jardim Aureny IV”.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/207/req-016-2018-constru-o-de-cemei-na-quadra-1303-sul.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/207/req-016-2018-constru-o-de-cemei-na-quadra-1303-sul.doc</t>
   </si>
   <si>
     <t>“Requer ao Chefe do Poder Executivo Municipal a construção de um Centro Municipal de Educação Infantil -  CEMEI, na Quadra 1303 Sul”.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/206/req-015-2018-constru-o-de-creche-no-setor-morada_16RKUO4.doc</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/206/req-015-2018-constru-o-de-creche-no-setor-morada_16RKUO4.doc</t>
   </si>
   <si>
     <t>“Requer ao Chefe do Pode Executivo Municipal a construção de um Centro  Municipal de Educação Infantil -  CEMEI, no Setor Morada do Sol - I em Taquaralto”.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/224/req.-015-infraestrutura-sinaliza-o-e-ilumina-o-p_NefoBd2.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/224/req.-015-infraestrutura-sinaliza-o-e-ilumina-o-p_NefoBd2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 015, DE 06 DE MARÇO DE 2018._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SERVIÇOS PÚBLICOS A SINALIZAÇÃO E ILUMINAÇÃO PÚBLICA NA AVENIDA PRINCIPAL DO SETOR BERTAVILLE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/226/req.-014-limpeza-e-ro-agem-santa-f-ii.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/226/req.-014-limpeza-e-ro-agem-santa-f-ii.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014, DE 06 DE MARÇO DE 2018._x000D_
 AUTORA: VEREADORA VANDA MONTEIRO_x000D_
 REQUER À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SERVIÇOS PÚBLICOS A LIMPEZA E ROÇAGEM DAS ÁREAS PÚBLICAS DO SETOR SANTA FÉ II.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento-015.-linha-de-nibus.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento-015.-linha-de-nibus.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR UMA LINHA DE ÔNIBUS DE TRANSPORTE COLETIVO, NA AV. LO 09 (ANTIGA PISTA DO AEROPORTO).”</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento-014.-plantio-de-grama-do-campo-de-f_cuk9Dmi.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento-014.-plantio-de-grama-do-campo-de-f_cuk9Dmi.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O PLANTIO DE GRAMA NO CAMPO DE FUTEBOL EXISTENTE NA PRAÇA DA QUADRA 605 SUL, BEM COMO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento-020.-rebaixamento-de-ladeira-pdf.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento-020.-rebaixamento-de-ladeira-pdf.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O REBAIXAMENTO DA LADEIRA LOCALIZADA ENTRE O ASSENTAMENTO NOVO PROGRESSO E O ASSENTAMENTO APRILAJE.”</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento-019.-patrolamento-e-casacalhamento-_uF9tfZC.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento-019.-patrolamento-e-casacalhamento-_uF9tfZC.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O PATROLAMENTO E O CASCALHAMENTO NO TRECHO CORRESPONDENTE A TO-020 ATÉ O ASSENTAMENTO NOVO PROGRESSO.”</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento-021.-patrolamento-e-casacalhamento-_Y56nJfC.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento-021.-patrolamento-e-casacalhamento-_Y56nJfC.pdf</t>
   </si>
   <si>
     <t>“REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A ADOÇÃO DE MEDIDAS PARA VIABILIZAR O PATROLAMENTO E O CASCALHAMENTO NA ENTRADA DO SETOR SANTA FÉ RURAL NA TO-050.”</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/220/req-029-2018-pavimenta-o-do-setor-aureny-iii.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/220/req-029-2018-pavimenta-o-do-setor-aureny-iii.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos a complementação da pavimentação asfáltica do Setor Jardim Aureny III”.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/219/req-028-2018-cal-amento-das-vielas-da-quadra-806-sul.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/219/req-028-2018-cal-amento-das-vielas-da-quadra-806-sul.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, o calçamento com (bloquete intertravado), sinalização tátil, jardinagem, arborização e iluminação, das Vielas, da Quadra 806 Sul”.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/218/req-027-2018-cal-amento-das-vielas-da-quadra-906-sul.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/218/req-027-2018-cal-amento-das-vielas-da-quadra-906-sul.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, o calçamento com (bloquete intertravado), sinalização tátil, jardinagem, arborização e iluminação, das Vielas, da Quadra 906 Sul”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/217/req-025-2018-cal-amento-das-vielas-da-quadra-1206-sul.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/217/req-025-2018-cal-amento-das-vielas-da-quadra-1206-sul.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, o calçamento com (bloquete intertravado), sinalização tátil, jardinagem, arborização e iluminação, das Vielas, da Quadra 1206 Sul”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/216/req-024-2018-cal-amento-das-vielas-da-quadra-1106-sul-2-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/216/req-024-2018-cal-amento-das-vielas-da-quadra-1106-sul-2-.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, o calçamento com (bloquete intertravado), sinalização tátil, jardinagem, arborização e iluminação, das Vielas, da Quadra 1106 Sul”.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/215/req-023-2018-reforma-da-pra-a-da-quadra-1106-sul-2-.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/215/req-023-2018-reforma-da-pra-a-da-quadra-1106-sul-2-.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos uma Academia ao Ar Livre e reforma geral da praça e da Quadra Poliesportiva, da Quadra 1106 Sul”.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/214/req-026-2018-cal-amento-das-vielas-da-quadra-1006-sul.pdf</t>
+    <t>http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/214/req-026-2018-cal-amento-das-vielas-da-quadra-1006-sul.pdf</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Infraestrutura e Serviços Públicos, o calçamento com (bloquete Inter travado), sinalização tátil, jardinagem, arborização e iluminação, das Vielas, da Quadra 1006 Sul”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1104,68 +1104,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/177/projeto-de-lei-n-001.2017-gratuidade-dos-servi-o_LgY4kda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/178/projeto-de-lei-n-002.2017-gratuidade-dos-servi-_NYIgpzz.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/181/02-projeto-de-lei-n-02-lei-lucas-escola-segura.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/182/projeto-de-lei-n-03-vagas-para-gestantes-e-lactantes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/184/projeto-de-lei-001-18-frase-na-fatura-de-agua.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/183/projeto-de-lei-002-18-procedimentos-para-higieni_4LHxAcA.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/227/projeto-de-lei-003-18-obriga-o-as-empresas-de-tr_QmTbfFu.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/228/projeto-de-lei-011-17-conde-t-tulo-de-cidad-o-pa_a1zVyhX.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/166/req.-001-educa-o-ensino-m-dio-no-distrito-de-buritirana.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento-011.-aberturas-de-estradas-vicinais-pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento-001.-solicita-o-de-revitaliza-o-e-t_B6xNLMM.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento-002.-linha-de-onibus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento-003.-patrolamento-e-casacalhamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento-004.-solicita-od-de-ro-agem.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento-006.-linha-de-onibus.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento-007.-placas-atinentes-a-doa-o-de-sangue.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento-008.-solicita-od-de-ro-agem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento-009.-solicita-od-de-ro-agem-e-limpeza-geral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento-010.-instala-o-de-playground.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento-012.-revitaliza-o-do-jardim-hemocentro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento-n-01-audi-ncia-p-blica-gua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento-013.-revitaliza-o-de-pracinha.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/204/req-014-2018-servi-os-de-ro-o-e-limpeza-setor-bertaville.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/203/req-013-2018-servi-os-de-ro-o-e-limpeza-setor-mo_Hzu4Tr9.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/202/req-012-2018-pavimenta-o-do-setor-morada-do-sol-i.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/201/req-011-2018-agencia-de-correios-para-a-regi-o-norte.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/200/req-010-2018-agencia-de-correios-para-o-bairro-j_WH9Eg8K.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/199/req-009-2018-reposi-o-de-lampadas-na-quadra-904-sul.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/198/req-008-2018-servi-os-de-ro-o-e-limpeza-setor-ja_p5iZRWN.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/197/req-007-2018-servi-os-de-ro-o-e-limpeza-na-quadr_6yTRPfX.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/196/req-006-2018-servi-os-de-ro-o-e-limpeza-setor-sa_ZzOS2JB.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/195/req-003-2018-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/194/req-005-2018-solicita-o-de-agencia-bancaria-para_qCvvjjZ.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/193/req-004-2018-cobertura-de-ponto-de-nibus-na-rua-_iZ07G8v.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/192/req-002-2018-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/191/req-001-2018-quebra-molas-1-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/213/req-022-2018-quebra-molas-no-cruzamento-da-aveni_LmD87P3.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/212/req-021-2018-constru-o-de-uma-pra-a-na-quadra-1105-sul.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/211/req-020-2018-constru-o-de-uma-pra-a-na-quadra-1103-sul.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/210/req-019-2018servi-os-de-ro-o-e-limpeza-quadra-1007-sul.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/209/req-018-2018-servi-os-de-ro-o-e-limpeza-setor-irm-dulce.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/208/req-017-2018-servi-os-de-ro-o-e-limpeza-setor-ja_XHNS8U1.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/207/req-016-2018-constru-o-de-cemei-na-quadra-1303-sul.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/206/req-015-2018-constru-o-de-creche-no-setor-morada_16RKUO4.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/224/req.-015-infraestrutura-sinaliza-o-e-ilumina-o-p_NefoBd2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/226/req.-014-limpeza-e-ro-agem-santa-f-ii.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento-015.-linha-de-nibus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento-014.-plantio-de-grama-do-campo-de-f_cuk9Dmi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento-020.-rebaixamento-de-ladeira-pdf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento-019.-patrolamento-e-casacalhamento-_uF9tfZC.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento-021.-patrolamento-e-casacalhamento-_Y56nJfC.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/220/req-029-2018-pavimenta-o-do-setor-aureny-iii.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/219/req-028-2018-cal-amento-das-vielas-da-quadra-806-sul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/218/req-027-2018-cal-amento-das-vielas-da-quadra-906-sul.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/217/req-025-2018-cal-amento-das-vielas-da-quadra-1206-sul.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/216/req-024-2018-cal-amento-das-vielas-da-quadra-1106-sul-2-.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/215/req-023-2018-reforma-da-pra-a-da-quadra-1106-sul-2-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/214/req-026-2018-cal-amento-das-vielas-da-quadra-1006-sul.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/177/projeto-de-lei-n-001.2017-gratuidade-dos-servi-o_LgY4kda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/178/projeto-de-lei-n-002.2017-gratuidade-dos-servi-_NYIgpzz.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/181/02-projeto-de-lei-n-02-lei-lucas-escola-segura.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/182/projeto-de-lei-n-03-vagas-para-gestantes-e-lactantes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/184/projeto-de-lei-001-18-frase-na-fatura-de-agua.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/183/projeto-de-lei-002-18-procedimentos-para-higieni_4LHxAcA.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/227/projeto-de-lei-003-18-obriga-o-as-empresas-de-tr_QmTbfFu.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/228/projeto-de-lei-011-17-conde-t-tulo-de-cidad-o-pa_a1zVyhX.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/166/req.-001-educa-o-ensino-m-dio-no-distrito-de-buritirana.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento-011.-aberturas-de-estradas-vicinais-pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento-001.-solicita-o-de-revitaliza-o-e-t_B6xNLMM.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento-002.-linha-de-onibus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento-003.-patrolamento-e-casacalhamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento-004.-solicita-od-de-ro-agem.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento-006.-linha-de-onibus.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento-007.-placas-atinentes-a-doa-o-de-sangue.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento-008.-solicita-od-de-ro-agem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento-009.-solicita-od-de-ro-agem-e-limpeza-geral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento-010.-instala-o-de-playground.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento-012.-revitaliza-o-do-jardim-hemocentro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento-n-01-audi-ncia-p-blica-gua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento-013.-revitaliza-o-de-pracinha.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/204/req-014-2018-servi-os-de-ro-o-e-limpeza-setor-bertaville.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/203/req-013-2018-servi-os-de-ro-o-e-limpeza-setor-mo_Hzu4Tr9.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/202/req-012-2018-pavimenta-o-do-setor-morada-do-sol-i.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/201/req-011-2018-agencia-de-correios-para-a-regi-o-norte.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/200/req-010-2018-agencia-de-correios-para-o-bairro-j_WH9Eg8K.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/199/req-009-2018-reposi-o-de-lampadas-na-quadra-904-sul.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/198/req-008-2018-servi-os-de-ro-o-e-limpeza-setor-ja_p5iZRWN.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/197/req-007-2018-servi-os-de-ro-o-e-limpeza-na-quadr_6yTRPfX.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/196/req-006-2018-servi-os-de-ro-o-e-limpeza-setor-sa_ZzOS2JB.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/195/req-003-2018-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/194/req-005-2018-solicita-o-de-agencia-bancaria-para_qCvvjjZ.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/193/req-004-2018-cobertura-de-ponto-de-nibus-na-rua-_iZ07G8v.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/192/req-002-2018-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/191/req-001-2018-quebra-molas-1-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/213/req-022-2018-quebra-molas-no-cruzamento-da-aveni_LmD87P3.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/212/req-021-2018-constru-o-de-uma-pra-a-na-quadra-1105-sul.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/211/req-020-2018-constru-o-de-uma-pra-a-na-quadra-1103-sul.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/210/req-019-2018servi-os-de-ro-o-e-limpeza-quadra-1007-sul.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/209/req-018-2018-servi-os-de-ro-o-e-limpeza-setor-irm-dulce.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/208/req-017-2018-servi-os-de-ro-o-e-limpeza-setor-ja_XHNS8U1.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/207/req-016-2018-constru-o-de-cemei-na-quadra-1303-sul.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/206/req-015-2018-constru-o-de-creche-no-setor-morada_16RKUO4.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/224/req.-015-infraestrutura-sinaliza-o-e-ilumina-o-p_NefoBd2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/226/req.-014-limpeza-e-ro-agem-santa-f-ii.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento-015.-linha-de-nibus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento-014.-plantio-de-grama-do-campo-de-f_cuk9Dmi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento-020.-rebaixamento-de-ladeira-pdf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento-019.-patrolamento-e-casacalhamento-_uF9tfZC.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento-021.-patrolamento-e-casacalhamento-_Y56nJfC.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/220/req-029-2018-pavimenta-o-do-setor-aureny-iii.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/219/req-028-2018-cal-amento-das-vielas-da-quadra-806-sul.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/218/req-027-2018-cal-amento-das-vielas-da-quadra-906-sul.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/217/req-025-2018-cal-amento-das-vielas-da-quadra-1206-sul.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/216/req-024-2018-cal-amento-das-vielas-da-quadra-1106-sul-2-.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/215/req-023-2018-reforma-da-pra-a-da-quadra-1106-sul-2-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmas.to.leg.br/media/sapl/public/materialegislativa/2018/214/req-026-2018-cal-amento-das-vielas-da-quadra-1006-sul.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="236.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>